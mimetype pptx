--- v0 (2025-11-29)
+++ v1 (2026-06-30)
@@ -1,104 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps7.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps9.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps10.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps11.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps12.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps13.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps14.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps15.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps16.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId17"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId18"/>
     <p:sldId id="260" r:id="rId19"/>
-    <p:sldId id="258" r:id="rId20"/>
+    <p:sldId id="262" r:id="rId20"/>
     <p:sldId id="261" r:id="rId21"/>
-    <p:sldId id="256" r:id="rId22"/>
-[...4 lines deleted...]
-    <p:sldId id="264" r:id="rId27"/>
+    <p:sldId id="263" r:id="rId22"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -164,70 +153,61 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{521415D9-36F7-43E2-AB2F-B90AF26B5E84}">
       <p14:sectionLst xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <p14:section name="Default Section" id="{80CD7903-3961-4EFA-86BE-C0DB4025692B}">
           <p14:sldIdLst>
             <p14:sldId id="257"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="Housekeeping" id="{0370F68D-CD3D-4D3A-B926-B283E35BF70D}">
           <p14:sldIdLst>
             <p14:sldId id="260"/>
-            <p14:sldId id="258"/>
+            <p14:sldId id="262"/>
           </p14:sldIdLst>
         </p14:section>
         <p14:section name="Presenter Tips" id="{B43AF995-E8B0-4F3F-A709-8E70325A035D}">
           <p14:sldIdLst>
             <p14:sldId id="261"/>
           </p14:sldIdLst>
         </p14:section>
-        <p14:section name="Using Purchased (Own) Keypads" id="{C2AEAC62-1846-4C68-9102-7CD089E9A0CB}">
-[...6 lines deleted...]
-        <p14:section name="Lease/Rental" id="{4042F3D5-35E9-4036-8BD7-1AE2AD3D6EF9}">
+        <p14:section name="Other Keypad Models" id="{C2AEAC62-1846-4C68-9102-7CD089E9A0CB}">
           <p14:sldIdLst>
             <p14:sldId id="263"/>
-            <p14:sldId id="265"/>
-            <p14:sldId id="264"/>
           </p14:sldIdLst>
         </p14:section>
       </p14:sectionLst>
     </p:ext>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="3840" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
@@ -253,100 +233,100 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="20016" autoAdjust="0"/>
     <p:restoredTop sz="89286" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="96" d="100"/>
-          <a:sy n="96" d="100"/>
+          <a:sx n="138" d="100"/>
+          <a:sy n="138" d="100"/>
         </p:scale>
-        <p:origin x="807" y="54"/>
+        <p:origin x="3234" y="126"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -391,87 +371,89 @@
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="0"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000" cap="all" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="FC8602"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="2403429"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400" cap="small" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -485,126 +467,151 @@
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:pPr/>
+              <a:t>6/12/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:fld id="{FDA3D5FB-B80A-46A6-B7FB-D2A3BBF22C34}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7408319" y="4935237"/>
-            <a:ext cx="4777051" cy="1922763"/>
+            <a:off x="3707474" y="5340385"/>
+            <a:ext cx="4777051" cy="1381090"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2134373145"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
@@ -788,51 +795,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:t>6/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -970,51 +977,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:t>6/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1162,51 +1169,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:t>6/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1280,203 +1287,253 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr cap="small" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="3671A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:pPr/>
+              <a:t>6/12/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:fld id="{FDA3D5FB-B80A-46A6-B7FB-D2A3BBF22C34}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9582499" y="5313986"/>
-            <a:ext cx="2609501" cy="1050324"/>
+            <a:off x="9392255" y="5799747"/>
+            <a:ext cx="2609501" cy="754431"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="363034808"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="tx" preserve="1">
   <p:cSld name="Title and Text">
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
@@ -1594,51 +1651,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:t>6/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1658,58 +1715,57 @@
           <a:p>
             <a:fld id="{FDA3D5FB-B80A-46A6-B7FB-D2A3BBF22C34}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4791250" y="5807676"/>
-            <a:ext cx="2609501" cy="1050324"/>
+            <a:off x="4791250" y="5955622"/>
+            <a:ext cx="2609501" cy="754431"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2492413350"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
@@ -1883,51 +1939,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:t>6/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2126,51 +2182,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:t>6/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2504,51 +2560,51 @@
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:t>6/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2635,51 +2691,51 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:t>6/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2744,51 +2800,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:t>6/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3033,51 +3089,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:t>6/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3248,51 +3304,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{98E7CE18-0841-4190-84F4-5A9BFAC4138C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>10/10/2019</a:t>
+              <a:t>6/12/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3641,129 +3697,109 @@
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C10079F5-1271-4C05-BD41-9ED271C6A0B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>How to use an audience response system (ARS)</a:t>
+              <a:t>How to use A MERIDIA VOTING SYSTEM</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A83C683B-7CE1-44C2-A0C6-75340A3BD352}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
@@ -3787,196 +3823,61 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1818526" y="3597526"/>
             <a:ext cx="8554948" cy="646331"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg2"/>
                 </a:solidFill>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
               </a:rPr>
               <a:t>(feel free to customize, replace, modify or completely remove elements from these slides to best match your event’s workflow and requirements)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3843271956"/>
-      </p:ext>
-[...134 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4253246414"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4003,54 +3904,59 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>Introduction</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5F5F4AA-67C1-4378-A938-027ED921F9F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="8034527" cy="4351338"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500"/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="461963" indent="-461963">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>This meeting will be interactive - you will be asked to respond to questions throughout the presentation</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="461963" indent="-461963">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
@@ -4087,176 +3993,193 @@
               </a:rPr>
               <a:t>Please don’t take the keypad with you – it doesn’t work outside of this room and has a high replacement cost</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="461963" indent="-461963">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
               <a:t>Return the keypads to the registration desk, or designated collection area when you’re done using it</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="A close up of a screen&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E235151E-575E-129C-C974-68487D097E64}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8872727" y="131618"/>
+            <a:ext cx="2988184" cy="4939146"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="789591776"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF4FBE73-D34D-CEF1-DE5E-71DD41502AF0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47803AAD-1CF3-445B-A234-CC257F735958}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43901E10-83B6-BDD1-7144-CC5C6A14A487}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7004304" y="0"/>
-            <a:ext cx="5187696" cy="1325563"/>
+            <a:off x="4287981" y="0"/>
+            <a:ext cx="7904019" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Using the Keypads</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...32 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Content Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{270BF665-55C0-4C65-A94D-88187DA74504}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C948D15-EBC6-7CFD-FDC2-C0E3701A00B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6609522" y="1435291"/>
-            <a:ext cx="5582478" cy="4351338"/>
+            <a:off x="4287203" y="1253331"/>
+            <a:ext cx="7544579" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -4393,2340 +4316,899 @@
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="914400" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
                 <a:ea typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>To respond, simply press the button on the keypad that matches your desired answer</a:t>
+              <a:t>To respond, simply press the button on the keypad that matches your desired answer:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="914400" indent="-457200">
+              <a:lnSpc>
+                <a:spcPct val="110000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+                <a:ea typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>1 for YES, 2 for NO, 3 for ABSTAIN</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="914400" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
                 <a:ea typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>You may respond whenever the question is displayed, even before the countdown starts</a:t>
-[...292 lines deleted...]
-          <a:lstStyle/>
+              <a:t>You may respond only when the vote is open – not before it opens, nor after the vote is closed.</a:t>
+            </a:r>
+          </a:p>
           <a:p>
             <a:pPr marL="914400" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>To respond, simply press the button on the keypad that matches your desired answer</a:t>
-[...289 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+              <a:t>You may correct your previous votes if the polling is open. Only your last vote counts.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A close up of a phone&#10;&#10;Description automatically generated">
+          <p:cNvPr id="10" name="Content Placeholder 9" descr="A close up of a screen&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54912B7D-287C-4A6F-B665-5ED42C2E70A5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97A2DEB9-BB76-6DA9-B613-7AB14B0285E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8386864" y="96648"/>
-            <a:ext cx="2979115" cy="5486400"/>
+            <a:off x="547254" y="217335"/>
+            <a:ext cx="3740727" cy="6175570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
+              <a:srgbClr val="333333">
+                <a:alpha val="65000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 5">
+          <p:cNvPr id="14" name="Rectangle 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B12DB5EC-6691-44F9-8190-F45912AD05AD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E830DD28-EA96-D85A-69DB-BACA62485FBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8825502" y="2424701"/>
-            <a:ext cx="1027416" cy="2835668"/>
+            <a:off x="1010602" y="3258046"/>
+            <a:ext cx="2813253" cy="778267"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="428147049"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3690628577"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Title 11"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D488D4D-A233-4FB9-93FF-E40B0DBA63B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="104298"/>
-            <a:ext cx="7168896" cy="1325563"/>
+            <a:off x="838200" y="169916"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Using the Keypad</a:t>
+              <a:t>Meridia Tips &amp; Tricks</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5F5F4AA-67C1-4378-A938-027ED921F9F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838199" y="1392382"/>
+            <a:ext cx="11132127" cy="4100945"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="461963" indent="-461963">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Make sure that everyone understands when and how to vote</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="461963" indent="-461963">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>You may want to start out with a ‘warmup’ question, or two. Trivia, or a funny question will break the ice with the audience and let them familiarize themselves with the system</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="461963" indent="-461963">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>It will also serve as a ‘check-in’ or ‘roll-call’ and establish the fact that the system</a:t>
             </a:r>
             <a:br>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>IS WORKING CORRECTLY </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>and increase trust in the electronic voting</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="461963" indent="-461963">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Depending on your event/questions, explaining how a single-vote vs. multi-vote questions work will ensure correct and timely answers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="461963" indent="-461963">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>It’s best to announce or remind the audience of a change of voting method/style by creating a ‘holding slide’ before going from single-vote to multi-vote slides</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="461963" indent="-461963">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Remind the voters that if their keypad is not receiving the “OK” confirmation message fast enough, they can raise their hand to improve the keypad’s visibility to the receiver.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1541543666"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7EF1FBE-D548-2F56-67E6-A171CE3F1A73}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9BA12B5-160C-4E52-B394-0105100525A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4287981" y="0"/>
+            <a:ext cx="7904019" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
               <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-            </a:br>
-[...20 lines deleted...]
-          </p:nvPr>
+              <a:t>Using the Keypads</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Content Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F01E283-FCBB-CD96-3C4C-0A7E31EDF866}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1604154"/>
-            <a:ext cx="7168896" cy="4732986"/>
+            <a:off x="4287203" y="1253331"/>
+            <a:ext cx="7544579" cy="4351338"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="2000" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="500"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr marL="914400" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
                 <a:ea typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Press the button(s) that match your desired answers in the sequence you want them to be submitted in</a:t>
+              <a:t>To respond, simply press the button on the keypad that matches your desired answer</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="914400" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
                 <a:ea typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>To correct your answers, press the Clear/Backspace button (top-right)</a:t>
+              <a:t>You may respond only when the vote is open – not before it opens, nor after the vote is closed.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="914400" indent="-457200">
               <a:lnSpc>
                 <a:spcPct val="110000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
-                <a:ea typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Metropolis" panose="00000500000000000000" pitchFamily="50" charset="0"/>
                 <a:cs typeface="Segoe UI" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Once your final answers are on the screen, press “Send” (paper plane)</a:t>
-[...245 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+              <a:t>You may correct your previous votes if the polling is open. Only your last vote counts.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="A close up of a screen&#10;&#10;Description automatically generated">
+          <p:cNvPr id="6" name="Picture 5" descr="A close up of a phone&#10;&#10;Description automatically generated">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{068B977D-2BAF-437E-B334-14A375F08B96}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36B5CBFB-D2BC-C801-A296-42AAC080B9E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7786074" y="0"/>
-            <a:ext cx="3319273" cy="5486400"/>
+            <a:off x="360218" y="193629"/>
+            <a:ext cx="3394364" cy="6251131"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Rectangle 13">
+          <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E67742C-8F99-4E68-A9DF-DB072B76CBD7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7C9A321-4EB8-1E25-13FB-8E151791B723}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9842642" y="2024991"/>
-            <a:ext cx="883577" cy="778267"/>
+            <a:off x="833492" y="2916382"/>
+            <a:ext cx="1279326" cy="3110344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="38100">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...50 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1587256368"/>
-[...1012 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3406890228"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1699237862"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Meridia Corporate">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -7018,57 +5500,57 @@
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps8.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps9.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<SessionQuestionData>
-[...1 lines deleted...]
-</SessionQuestionData>
+<SessionRankData/>
 </file>
 
 <file path=customXml/item10.xml><?xml version="1.0" encoding="utf-8"?>
-<SessionSlideDescriptorData/>
+<SessionAnswerData>
+  <AllAnswers/>
+</SessionAnswerData>
 </file>
 
 <file path=customXml/item11.xml><?xml version="1.0" encoding="utf-8"?>
 <SessionPresentationSettingsData>
   <Settings>
     <answerbulletformat>Numeric</answerbulletformat>
     <pointstoclock>No</pointstoclock>
     <answernowautoinsert>No</answernowautoinsert>
     <answernowstyle>Explosion</answernowstyle>
     <answernowtext>Answer Now</answernowtext>
     <chartcolors>Use PowerPoint Color Scheme</chartcolors>
     <charttype>Vertical</charttype>
     <correctanswerindicator>Checkmark</correctanswerindicator>
     <countdownautoinsert>Yes</countdownautoinsert>
     <countdownseconds>10</countdownseconds>
     <countdownsound>TicToc.wav</countdownsound>
     <countdownstyle>Stopwatch</countdownstyle>
     <gridautoinsert>No</gridautoinsert>
     <gridfillstyle>Answered</gridfillstyle>
     <gridfillcolor>255,255,0</gridfillcolor>
     <chartmodel>3D</chartmodel>
     <simulatedvotecount>50</simulatedvotecount>
     <gridcolor>176,216,255</gridcolor>
     <gridalternatecolor>62,158,255</gridalternatecolor>
     <gridincorrectcolor/>
@@ -7128,259 +5610,255 @@
     <teamcolor10>255,255,0</teamcolor10>
     <displayanswerimagesduringvote>Yes</displayanswerimagesduringvote>
     <displayanswerimageswithresponses>Yes</displayanswerimageswithresponses>
     <displayanswertextduringvote>Yes</displayanswertextduringvote>
     <displayanswertextwithresponses>Yes</displayanswertextwithresponses>
     <questionslideid/>
     <controlbarstate>Expanded</controlbarstate>
     <isgridcolorknowncolor>No</isgridcolorknowncolor>
     <gridcolorname>255,255,0</gridcolorname>
     <autorec/>
     <autorectimeintrvl/>
     <chartvotesview>Percent Raw</chartvotesview>
     <chartlabelscolor>0,0,0</chartlabelscolor>
     <ischartlabelcolorknowncolor/>
     <chartlabelcolorname/>
     <chartxaxislabeltype>Full Text</chartxaxislabeltype>
     <controlbarposition>Top Left</controlbarposition>
     <teamscoreordertype>Ordinal order</teamscoreordertype>
     <legend>Show</legend>
     <bars>Show</bars>
   </Settings>
 </SessionPresentationSettingsData>
 </file>
 
 <file path=customXml/item12.xml><?xml version="1.0" encoding="utf-8"?>
+<SessionGroupWeightData/>
+</file>
+
+<file path=customXml/item13.xml><?xml version="1.0" encoding="utf-8"?>
 <SessionSlideSettingsData>
   <Settings/>
 </SessionSlideSettingsData>
 </file>
 
-<file path=customXml/item13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item14.xml><?xml version="1.0" encoding="utf-8"?>
+<SessionResponseData/>
+</file>
+
+<file path=customXml/item15.xml><?xml version="1.0" encoding="utf-8"?>
+<CustomFieldInfoData/>
+</file>
+
+<file path=customXml/item16.xml><?xml version="1.0" encoding="utf-8"?>
+<ParticipantInfoData/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<SessionQuestionData>
+  <AllQuestions/>
+</SessionQuestionData>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <TeamNamesData>
   <TeamNames/>
 </TeamNamesData>
 </file>
 
-<file path=customXml/item14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<SessionSlideDescriptorData/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<TextingSlideData/>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<SessionResponseGridSettings>
+  <AllResponseGridSettings/>
+</SessionResponseGridSettings>
+</file>
+
+<file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
+<SessionCloseEndedDescriptorsData/>
+</file>
+
+<file path=customXml/item8.xml><?xml version="1.0" encoding="utf-8"?>
+<SessionParticipantData/>
+</file>
+
+<file path=customXml/item9.xml><?xml version="1.0" encoding="utf-8"?>
 <SessionSlideMasterData>
   <SlideMaster/>
 </SessionSlideMasterData>
 </file>
 
-<file path=customXml/item15.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09ABC217-DD20-42D6-9D15-6FE017109DEB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABACBE5F-C6B5-48B0-87B4-1B2681E7215D}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps10.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{002A6CC5-3F14-4D0B-8018-0388E64C1714}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{739334B4-55D8-4F43-8520-F745B6CC7D1D}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps11.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50476FBE-29F1-4C7D-9610-6CE30C38E0C5}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps12.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFEB2CB0-FC4C-4903-AC21-1546EAFFF47D}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps13.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D89AA53F-030E-4BE0-96BF-8B0BBF5376D2}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps14.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEA3BCA3-7188-4873-AE92-CAC9EFA5CFC3}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps15.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7BA9EF1-8659-49EB-B6A1-27DFF8B2C325}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps16.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD0C43E1-B1ED-42E2-985F-78EB317D283A}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09ABC217-DD20-42D6-9D15-6FE017109DEB}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{009FC126-A114-45C4-889E-561C23C40458}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps14.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DE8FE1-C09C-43BB-880E-373D106CC903}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{002A6CC5-3F14-4D0B-8018-0388E64C1714}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54D9CE35-6446-4D8C-AA03-8AE51BEAA5A7}">
+  <ds:schemaRefs/>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8E68A41-F11F-4EA4-8F84-EA0A83DBA094}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps16.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54D9CE35-6446-4D8C-AA03-8AE51BEAA5A7}">
+<file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED175768-CCD6-46E2-B1C0-CCB123A3DAF3}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps8.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6CDF313-0E62-4A23-88C3-B5EB61AC016E}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=customXml/itemProps9.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFEB2CB0-FC4C-4903-AC21-1546EAFFF47D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04DE8FE1-C09C-43BB-880E-373D106CC903}">
   <ds:schemaRefs/>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Meridia Corporate</Template>
   <TotalTime></TotalTime>
-  <Words>581</Words>
+  <Words>397</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>42</Paragraphs>
-  <Slides>10</Slides>
+  <Paragraphs>24</Paragraphs>
+  <Slides>5</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Metropolis</vt:lpstr>
       <vt:lpstr>Segoe UI</vt:lpstr>
       <vt:lpstr>Meridia Corporate</vt:lpstr>
-      <vt:lpstr>How to use an audience response system (ARS)</vt:lpstr>
+      <vt:lpstr>How to use A MERIDIA VOTING SYSTEM</vt:lpstr>
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Using the Keypads</vt:lpstr>
       <vt:lpstr>Meridia Tips &amp; Tricks</vt:lpstr>
-      <vt:lpstr>Using the Keypad Single-Vote Slides</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>Other Keypad Images</vt:lpstr>
+      <vt:lpstr>Using the Keypads</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Meridia Support</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="PresentationVersion">
     <vt:lpwstr>2.1</vt:lpwstr>